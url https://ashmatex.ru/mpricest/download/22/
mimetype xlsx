--- v0 (2026-05-26)
+++ v1 (2026-09-23)
@@ -12,116 +12,104 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-27 01:31:50</t>
+    <t>Актуальность прайса на: 2026-09-23 04:01:20</t>
   </si>
   <si>
     <t>Для сауны и бани</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена ()</t>
   </si>
   <si>
     <t>Опт ()</t>
   </si>
   <si>
     <t>КИЛТ ВМ-242</t>
   </si>
   <si>
-    <t>Полотенце для бани и сауны вафельное мужское черный, 63*145</t>
-[...4 lines deleted...]
-  <si>
     <t>Полотенце для бани и сауны вафельное мужское хаки, 63*145</t>
   </si>
   <si>
     <t>51153</t>
   </si>
   <si>
     <t>Полотенце для бани и сауны вафельное мужское капучино, 63*145</t>
   </si>
   <si>
     <t>26584</t>
   </si>
   <si>
     <t>Полотенце для бани и сауны вафельное мужское коричневый, 63*145</t>
   </si>
   <si>
     <t>20925</t>
   </si>
   <si>
     <t>Полотенце для бани и сауны вафельное мужское оливковый, 63*145</t>
   </si>
   <si>
     <t>20926</t>
-  </si>
-[...4 lines deleted...]
-    <t>20928</t>
   </si>
   <si>
     <t>Уголок крест.100*106</t>
   </si>
   <si>
     <t>Уголок  детский махровый крестильный 100*106 белый</t>
   </si>
   <si>
     <t>23241</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -527,51 +515,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H13"/>
+  <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>1</v>
@@ -598,205 +586,159 @@
       </c>
       <c r="D6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="11" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="4"/>
       <c r="H6" s="4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="14">
         <v>1</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="D7" s="7"/>
+      <c r="D7" s="7">
+        <v>2</v>
+      </c>
       <c r="E7" s="12">
-        <v>550.0</v>
+        <v>400.0</v>
       </c>
       <c r="F7" s="12">
-        <v>522.0</v>
+        <v>380.0</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="9"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="14">
         <v>2</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="17" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="7">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="E8" s="12">
-        <v>550.0</v>
+        <v>400.0</v>
       </c>
       <c r="F8" s="12">
-        <v>522.0</v>
+        <v>380.0</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H8" s="9"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="14">
         <v>3</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="17" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="7">
-        <v>53</v>
+        <v>1</v>
       </c>
       <c r="E9" s="12">
-        <v>550.0</v>
+        <v>400.0</v>
       </c>
       <c r="F9" s="12">
-        <v>522.0</v>
+        <v>380.0</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H9" s="9"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="14">
         <v>4</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="7">
-        <v>33</v>
+        <v>4</v>
       </c>
       <c r="E10" s="12">
-        <v>550.0</v>
+        <v>400.0</v>
       </c>
       <c r="F10" s="12">
-        <v>522.0</v>
+        <v>380.0</v>
       </c>
       <c r="G10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H10" s="9"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="14">
         <v>5</v>
       </c>
       <c r="B11" s="8" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="C11" s="17" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D11" s="7">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="E11" s="12">
-        <v>550.0</v>
+        <v>350.0</v>
       </c>
       <c r="F11" s="12">
-        <v>522.0</v>
+        <v>332.0</v>
       </c>
       <c r="G11" s="9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H11" s="9"/>
-    </row>
-[...46 lines deleted...]
-      <c r="H13" s="9"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A5:H5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>