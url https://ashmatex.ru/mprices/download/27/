--- v0 (2026-06-02)
+++ v1 (2026-07-17)
@@ -38,51 +38,51 @@
 <file path=xl/rr.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="8">
   <si>
     <t>Прайс-лист Ашма-Текстиль -  Ивановский текстиль оптом от производителя</t>
   </si>
   <si>
     <t>Телефон: +7 (980) 739-70-88, +7 (901) 289-27-75</t>
   </si>
   <si>
     <t>Адрес: ул. Ермака, д. 49, ТК «Текстильщик», оф. 58</t>
   </si>
   <si>
     <t>info@ashmatex.ru</t>
   </si>
   <si>
     <t>www.ashmatex.ru</t>
   </si>
   <si>
     <t>Ашма-Текстиль.рф</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-02 08:12:57</t>
+    <t>Актуальность прайса на: 2026-07-18 00:40:40</t>
   </si>
   <si>
     <t>Итого</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>