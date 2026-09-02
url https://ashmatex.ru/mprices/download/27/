--- v1 (2026-07-17)
+++ v2 (2026-09-02)
@@ -38,51 +38,51 @@
 <file path=xl/rr.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="8">
   <si>
     <t>Прайс-лист Ашма-Текстиль -  Ивановский текстиль оптом от производителя</t>
   </si>
   <si>
     <t>Телефон: +7 (980) 739-70-88, +7 (901) 289-27-75</t>
   </si>
   <si>
     <t>Адрес: ул. Ермака, д. 49, ТК «Текстильщик», оф. 58</t>
   </si>
   <si>
     <t>info@ashmatex.ru</t>
   </si>
   <si>
     <t>www.ashmatex.ru</t>
   </si>
   <si>
     <t>Ашма-Текстиль.рф</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-18 00:40:40</t>
+    <t>Актуальность прайса на: 2026-09-02 10:57:39</t>
   </si>
   <si>
     <t>Итого</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>