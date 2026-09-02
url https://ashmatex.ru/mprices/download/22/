--- v0 (2026-06-02)
+++ v1 (2026-09-02)
@@ -9,121 +9,115 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$11:$J$28</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$11:$J$26</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/rr.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Прайс-лист Ашма-Текстиль -  Ивановский текстиль оптом от производителя</t>
   </si>
   <si>
     <t>Телефон: +7 (980) 739-70-88, +7 (901) 289-27-75</t>
   </si>
   <si>
     <t>Адрес: ул. Ермака, д. 49, ТК «Текстильщик», оф. 58</t>
   </si>
   <si>
     <t>info@ashmatex.ru</t>
   </si>
   <si>
     <t>www.ashmatex.ru</t>
   </si>
   <si>
     <t>Ашма-Текстиль.рф</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-02 06:03:27</t>
+    <t>Актуальность прайса на: 2026-09-02 11:49:28</t>
   </si>
   <si>
     <t>Для сауны и бани</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Цена ()</t>
   </si>
   <si>
     <t>Опт ()</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Сумма</t>
   </si>
   <si>
     <t>КИЛТ ВМ-242</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://ashmatex.ru/product/kilt-muzhskoy-vafelnyy/?sku=50958&amp;utm_source=price&amp;utm_medium=price&amp;utm_campaign=price</t>
   </si>
   <si>
     <t>Полотенце для бани и сауны вафельное мужское хаки, 63*145</t>
   </si>
   <si>
     <t>https://ashmatex.ru/product/kilt-muzhskoy-vafelnyy/?utm_source=price&amp;utm_medium=price&amp;utm_campaign=price</t>
   </si>
   <si>
     <t>Полотенце для бани и сауны вафельное мужское капучино, 63*145</t>
   </si>
   <si>
     <t>https://ashmatex.ru/product/kilt-muzhskoy-vafelnyy/?sku=26584&amp;utm_source=price&amp;utm_medium=price&amp;utm_campaign=price</t>
   </si>
   <si>
     <t>Полотенце для бани и сауны вафельное мужское коричневый, 63*145</t>
   </si>
   <si>
     <t>https://ashmatex.ru/product/kilt-muzhskoy-vafelnyy/?sku=20925&amp;utm_source=price&amp;utm_medium=price&amp;utm_campaign=price</t>
   </si>
   <si>
     <t>Полотенце для бани и сауны вафельное мужское оливковый, 63*145</t>
   </si>
   <si>
     <t>https://ashmatex.ru/product/kilt-muzhskoy-vafelnyy/?sku=20926&amp;utm_source=price&amp;utm_medium=price&amp;utm_campaign=price</t>
   </si>
@@ -284,390 +278,390 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535.2001.JPG"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847.2002.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260.2003.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715.2004.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004.2005.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247.2006.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535.2007.JPG"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847.2008.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260.2009.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715.20010.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004.20011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247.20012.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312.2001.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847.2002.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260.2003.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715.2004.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004.2005.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247.2006.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312.2007.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847.2008.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260.2009.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715.20010.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004.20011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247.20012.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1266825" cy="1905000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="product_50958" descr=""/>
+        <xdr:cNvPr id="1" name="product_51153" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1428750" cy="1905000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="product_26584" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>13</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1266825" cy="1905000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="product_20925" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1428750" cy="1905000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="product_20926" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1266825" cy="1905000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="product_20928" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1266825" cy="1905000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="product_23241" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1266825" cy="1905000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="product_50958" descr=""/>
+        <xdr:cNvPr id="7" name="product_51153" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1428750" cy="1905000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="product_26584" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1266825" cy="1905000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="product_20925" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1428750" cy="1905000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="product_20926" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1266825" cy="1905000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="product_20928" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1266825" cy="1905000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="product_23241" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -938,59 +932,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashmatex.ru/product/kilt-muzhskoy-vafelnyy/?sku=50958&amp;utm_source=price&amp;utm_medium=price&amp;utm_campaign=price" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashmatex.ru/product/kilt-muzhskoy-vafelnyy/?utm_source=price&amp;utm_medium=price&amp;utm_campaign=price" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashmatex.ru/product/kilt-muzhskoy-vafelnyy/?sku=26584&amp;utm_source=price&amp;utm_medium=price&amp;utm_campaign=price" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashmatex.ru/product/kilt-muzhskoy-vafelnyy/?sku=20925&amp;utm_source=price&amp;utm_medium=price&amp;utm_campaign=price" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashmatex.ru/product/kilt-muzhskoy-vafelnyy/?sku=20926&amp;utm_source=price&amp;utm_medium=price&amp;utm_campaign=price" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashmatex.ru/product/kilt-muzhskoy-vafelnyy/?sku=20928&amp;utm_source=price&amp;utm_medium=price&amp;utm_campaign=price" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashmatex.ru/product/polotentse-ugolok-krestilnoe-s-vyshivkoy/?sku=23241&amp;utm_source=price&amp;utm_medium=price&amp;utm_campaign=price" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashmatex.ru/product/kilt-muzhskoy-vafelnyy/?sku=50958&amp;utm_source=price&amp;utm_medium=price&amp;utm_campaign=price" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashmatex.ru/product/kilt-muzhskoy-vafelnyy/?utm_source=price&amp;utm_medium=price&amp;utm_campaign=price" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashmatex.ru/product/kilt-muzhskoy-vafelnyy/?sku=26584&amp;utm_source=price&amp;utm_medium=price&amp;utm_campaign=price" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashmatex.ru/product/kilt-muzhskoy-vafelnyy/?sku=20925&amp;utm_source=price&amp;utm_medium=price&amp;utm_campaign=price" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashmatex.ru/product/kilt-muzhskoy-vafelnyy/?sku=20926&amp;utm_source=price&amp;utm_medium=price&amp;utm_campaign=price" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashmatex.ru/product/kilt-muzhskoy-vafelnyy/?sku=20928&amp;utm_source=price&amp;utm_medium=price&amp;utm_campaign=price" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashmatex.ru/product/polotentse-ugolok-krestilnoe-s-vyshivkoy/?sku=23241&amp;utm_source=price&amp;utm_medium=price&amp;utm_campaign=price" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashmatex.ru/product/kilt-muzhskoy-vafelnyy/?utm_source=price&amp;utm_medium=price&amp;utm_campaign=price" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashmatex.ru/product/kilt-muzhskoy-vafelnyy/?sku=26584&amp;utm_source=price&amp;utm_medium=price&amp;utm_campaign=price" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashmatex.ru/product/kilt-muzhskoy-vafelnyy/?sku=20925&amp;utm_source=price&amp;utm_medium=price&amp;utm_campaign=price" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashmatex.ru/product/kilt-muzhskoy-vafelnyy/?sku=20926&amp;utm_source=price&amp;utm_medium=price&amp;utm_campaign=price" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashmatex.ru/product/kilt-muzhskoy-vafelnyy/?sku=20928&amp;utm_source=price&amp;utm_medium=price&amp;utm_campaign=price" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashmatex.ru/product/polotentse-ugolok-krestilnoe-s-vyshivkoy/?sku=23241&amp;utm_source=price&amp;utm_medium=price&amp;utm_campaign=price" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashmatex.ru/product/kilt-muzhskoy-vafelnyy/?utm_source=price&amp;utm_medium=price&amp;utm_campaign=price" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashmatex.ru/product/kilt-muzhskoy-vafelnyy/?sku=26584&amp;utm_source=price&amp;utm_medium=price&amp;utm_campaign=price" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashmatex.ru/product/kilt-muzhskoy-vafelnyy/?sku=20925&amp;utm_source=price&amp;utm_medium=price&amp;utm_campaign=price" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashmatex.ru/product/kilt-muzhskoy-vafelnyy/?sku=20926&amp;utm_source=price&amp;utm_medium=price&amp;utm_campaign=price" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashmatex.ru/product/kilt-muzhskoy-vafelnyy/?sku=20928&amp;utm_source=price&amp;utm_medium=price&amp;utm_campaign=price" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashmatex.ru/product/polotentse-ugolok-krestilnoe-s-vyshivkoy/?sku=23241&amp;utm_source=price&amp;utm_medium=price&amp;utm_campaign=price" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J30"/>
+  <dimension ref="A1:J28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.25" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="6" max="6" width="70" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
     <col min="9" max="9" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
       <c r="C1"/>
       <c r="D1"/>
@@ -1080,542 +1074,488 @@
       <c r="C11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>10</v>
       </c>
       <c r="E11" s="16" t="s">
         <v>11</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>12</v>
       </c>
       <c r="G11" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H11" s="12" t="s">
         <v>14</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J11" s="10" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="12" spans="1:10" customHeight="1" ht="83" outlineLevel="1">
+    <row r="12" spans="1:10" customHeight="1" ht="166.6666666666667" outlineLevel="1">
       <c r="A12" s="14">
         <v>1</v>
       </c>
       <c r="B12" s="6"/>
       <c r="C12" s="6"/>
       <c r="D12" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E12" s="17" t="s">
         <v>18</v>
       </c>
       <c r="F12" s="6" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="11">
-        <v>550</v>
+        <v>400</v>
       </c>
       <c r="H12" s="11">
-        <v>522</v>
+        <v>380</v>
       </c>
       <c r="I12" s="6"/>
       <c r="J12" s="11" t="str">
         <f>G12*I12</f>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:10" customHeight="1" ht="83" outlineLevel="1">
+    <row r="13" spans="1:10" customHeight="1" ht="166.6666666666667" outlineLevel="1">
       <c r="A13" s="14">
         <v>2</v>
       </c>
       <c r="B13" s="6"/>
       <c r="C13" s="6"/>
       <c r="D13" s="8"/>
       <c r="E13" s="17" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="6" t="s">
         <v>21</v>
       </c>
       <c r="G13" s="11">
-        <v>550</v>
+        <v>400</v>
       </c>
       <c r="H13" s="11">
-        <v>522</v>
+        <v>380</v>
       </c>
       <c r="I13" s="6"/>
       <c r="J13" s="11" t="str">
         <f>G13*I13</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="166.6666666666667" outlineLevel="1">
       <c r="A14" s="14">
         <v>3</v>
       </c>
       <c r="B14" s="6"/>
       <c r="C14" s="6"/>
       <c r="D14" s="8"/>
       <c r="E14" s="17" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="11">
-        <v>550</v>
+        <v>400</v>
       </c>
       <c r="H14" s="11">
-        <v>522</v>
+        <v>380</v>
       </c>
       <c r="I14" s="6"/>
       <c r="J14" s="11" t="str">
         <f>G14*I14</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="166.6666666666667" outlineLevel="1">
       <c r="A15" s="14">
         <v>4</v>
       </c>
       <c r="B15" s="6"/>
       <c r="C15" s="6"/>
       <c r="D15" s="8"/>
       <c r="E15" s="17" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="6" t="s">
         <v>25</v>
       </c>
       <c r="G15" s="11">
-        <v>550</v>
+        <v>400</v>
       </c>
       <c r="H15" s="11">
-        <v>522</v>
+        <v>380</v>
       </c>
       <c r="I15" s="6"/>
       <c r="J15" s="11" t="str">
         <f>G15*I15</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="166.6666666666667" outlineLevel="1">
       <c r="A16" s="14">
         <v>5</v>
       </c>
       <c r="B16" s="6"/>
       <c r="C16" s="6"/>
       <c r="D16" s="8"/>
       <c r="E16" s="17" t="s">
         <v>26</v>
       </c>
       <c r="F16" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G16" s="11">
-        <v>550</v>
+        <v>400</v>
       </c>
       <c r="H16" s="11">
-        <v>522</v>
+        <v>380</v>
       </c>
       <c r="I16" s="6"/>
       <c r="J16" s="11" t="str">
         <f>G16*I16</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="166.6666666666667" outlineLevel="1">
       <c r="A17" s="14">
         <v>6</v>
       </c>
       <c r="B17" s="6"/>
       <c r="C17" s="6"/>
-      <c r="D17" s="8"/>
+      <c r="D17" s="7" t="s">
+        <v>28</v>
+      </c>
       <c r="E17" s="17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F17" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G17" s="11">
-        <v>550</v>
+        <v>350</v>
       </c>
       <c r="H17" s="11">
-        <v>522</v>
+        <v>332</v>
       </c>
       <c r="I17" s="6"/>
       <c r="J17" s="11" t="str">
         <f>G17*I17</f>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:10" customHeight="1" ht="166.6666666666667" outlineLevel="1">
-[...8 lines deleted...]
-      <c r="E18" s="17" t="s">
+    <row r="18" spans="1:10" outlineLevel="1">
+      <c r="A18" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="F18" s="6" t="s">
-[...10 lines deleted...]
-        <f>G18*I18</f>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18" s="15"/>
+      <c r="F18"/>
+      <c r="G18" s="9"/>
+      <c r="H18" s="9"/>
+      <c r="I18"/>
+      <c r="J18" s="9"/>
+    </row>
+    <row r="19" spans="1:10" outlineLevel="2">
+      <c r="A19" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B19" s="3"/>
+      <c r="C19" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="E19" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G19" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="H19" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="I19" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="J19" s="10" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" customHeight="1" ht="166.6666666666667" outlineLevel="2">
+      <c r="A20" s="14">
+        <v>1</v>
+      </c>
+      <c r="B20" s="6"/>
+      <c r="C20" s="6"/>
+      <c r="D20" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="E20" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" s="11">
+        <v>400</v>
+      </c>
+      <c r="H20" s="11">
+        <v>380</v>
+      </c>
+      <c r="I20" s="6"/>
+      <c r="J20" s="11" t="str">
+        <f>G20*I20</f>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:10" outlineLevel="1">
-[...43 lines deleted...]
-    <row r="21" spans="1:10" customHeight="1" ht="83" outlineLevel="2">
+    <row r="21" spans="1:10" customHeight="1" ht="166.6666666666667" outlineLevel="2">
       <c r="A21" s="14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B21" s="6"/>
       <c r="C21" s="6"/>
-      <c r="D21" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D21" s="8"/>
       <c r="E21" s="17" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F21" s="6" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="G21" s="11">
-        <v>550</v>
+        <v>400</v>
       </c>
       <c r="H21" s="11">
-        <v>522</v>
+        <v>380</v>
       </c>
       <c r="I21" s="6"/>
       <c r="J21" s="11" t="str">
         <f>G21*I21</f>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:10" customHeight="1" ht="83" outlineLevel="2">
+    <row r="22" spans="1:10" customHeight="1" ht="166.6666666666667" outlineLevel="2">
       <c r="A22" s="14">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B22" s="6"/>
       <c r="C22" s="6"/>
       <c r="D22" s="8"/>
       <c r="E22" s="17" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="F22" s="6" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="G22" s="11">
-        <v>550</v>
+        <v>400</v>
       </c>
       <c r="H22" s="11">
-        <v>522</v>
+        <v>380</v>
       </c>
       <c r="I22" s="6"/>
       <c r="J22" s="11" t="str">
         <f>G22*I22</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="166.6666666666667" outlineLevel="2">
       <c r="A23" s="14">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B23" s="6"/>
       <c r="C23" s="6"/>
       <c r="D23" s="8"/>
       <c r="E23" s="17" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F23" s="6" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="G23" s="11">
-        <v>550</v>
+        <v>400</v>
       </c>
       <c r="H23" s="11">
-        <v>522</v>
+        <v>380</v>
       </c>
       <c r="I23" s="6"/>
       <c r="J23" s="11" t="str">
         <f>G23*I23</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="166.6666666666667" outlineLevel="2">
       <c r="A24" s="14">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B24" s="6"/>
       <c r="C24" s="6"/>
       <c r="D24" s="8"/>
       <c r="E24" s="17" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F24" s="6" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G24" s="11">
-        <v>550</v>
+        <v>400</v>
       </c>
       <c r="H24" s="11">
-        <v>522</v>
+        <v>380</v>
       </c>
       <c r="I24" s="6"/>
       <c r="J24" s="11" t="str">
         <f>G24*I24</f>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:10" customHeight="1" ht="166.6666666666667" outlineLevel="2">
-[...20 lines deleted...]
-        <f>G25*I25</f>
+    <row r="25" spans="1:10" outlineLevel="1">
+      <c r="A25" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25" s="15"/>
+      <c r="F25"/>
+      <c r="G25" s="9"/>
+      <c r="H25" s="9"/>
+      <c r="I25"/>
+      <c r="J25" s="9"/>
+    </row>
+    <row r="26" spans="1:10" outlineLevel="2">
+      <c r="A26" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B26" s="3"/>
+      <c r="C26" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="E26" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G26" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="H26" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="I26" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="J26" s="10" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" customHeight="1" ht="166.6666666666667" outlineLevel="2">
+      <c r="A27" s="14">
+        <v>1</v>
+      </c>
+      <c r="B27" s="6"/>
+      <c r="C27" s="6"/>
+      <c r="D27" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="E27" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F27" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="G27" s="11">
+        <v>350</v>
+      </c>
+      <c r="H27" s="11">
+        <v>332</v>
+      </c>
+      <c r="I27" s="6"/>
+      <c r="J27" s="11" t="str">
+        <f>G27*I27</f>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:10" customHeight="1" ht="166.6666666666667" outlineLevel="2">
-[...20 lines deleted...]
-        <f>G26*I26</f>
+    <row r="28" spans="1:10">
+      <c r="H28" t="s">
+        <v>33</v>
+      </c>
+      <c r="I28" t="str">
+        <f>SUM(I10:I27)</f>
         <v>0</v>
       </c>
-    </row>
-[...80 lines deleted...]
-        <f>SUM(J10:J29)</f>
+      <c r="J28" t="str">
+        <f>SUM(J10:J27)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A11:J28"/>
+  <autoFilter ref="A11:J26"/>
   <mergeCells>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A5:G5"/>
     <mergeCell ref="A6:G6"/>
     <mergeCell ref="A7:G7"/>
     <mergeCell ref="A10:J10"/>
-    <mergeCell ref="C12:C13"/>
-[...4 lines deleted...]
-    <mergeCell ref="A27:J27"/>
+    <mergeCell ref="D12:D16"/>
+    <mergeCell ref="A18:J18"/>
+    <mergeCell ref="D20:D24"/>
+    <mergeCell ref="A25:J25"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F12" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_2"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_3"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_5"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_6"/>
-    <hyperlink ref="F18" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="F20" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F21" r:id="rId_hyperlink_8"/>
     <hyperlink ref="F22" r:id="rId_hyperlink_9"/>
     <hyperlink ref="F23" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F24" r:id="rId_hyperlink_11"/>
-    <hyperlink ref="F25" r:id="rId_hyperlink_12"/>
-[...1 lines deleted...]
-    <hyperlink ref="F29" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="F27" r:id="rId_hyperlink_12"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>